--- v0 (2025-11-14)
+++ v1 (2026-05-28)
@@ -2189,51 +2189,51 @@
       </c>
       <c r="G74" s="2">
         <v>46935</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="50" customHeight="1">
       <c r="A75" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="2">
         <v>45839</v>
       </c>
       <c r="G75" s="2">
         <v>46935</v>
       </c>
       <c r="H75" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="50" customHeight="1">
       <c r="A76" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F76" s="2">
         <v>45474</v>
       </c>
       <c r="G76" s="2">
         <v>46569</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="50" customHeight="1">
       <c r="A77" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>160</v>