--- v0 (2025-10-31)
+++ v1 (2026-04-19)
@@ -21,189 +21,189 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Maßnahmen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="71">
   <si>
     <t>BV1</t>
   </si>
   <si>
     <t>Grüne Fuge Fuchshof</t>
   </si>
   <si>
     <t>Umsetzung</t>
   </si>
   <si>
-    <t>• Umsetzung [im Gange, Frist: 30. April 2026]
+    <t>• Umsetzung [im Gange, Frist: 30. Juni 2026]
 • Planung [fertiggestellt 31. März 2025]</t>
   </si>
   <si>
     <t>BV2</t>
   </si>
   <si>
     <t>Grünbühl West - Freiraumentwicklung Grüne Anger</t>
   </si>
   <si>
-    <t>• Freiraumgestaltung Grüne Anger C/D [nicht begonnen, Frist: 31. März 2026]
+    <t>• Freiraumgestaltung Grüne Anger C/D [nicht begonnen, Frist: 31. Dezember 2026]
 • Freiraumgestaltung Grüne Anger A/B [fertiggestellt 31. Dezember 2024]
 • Freiraumkonzept [fertiggestellt 21. November 2018]</t>
   </si>
   <si>
     <t>BV3</t>
   </si>
   <si>
     <t>Waldäcker III - Freiraumentwicklung und Entwicklung Grüner Ring</t>
   </si>
   <si>
     <t>• Umsetzung Freiraumkonzept mit Ausschreibung, Vergabe sowie Ausführung der Arbeiten [im Gange, Frist: 31. Dezember 2026]
-• Erschließlung Waldäcker III [im Gange, Frist: 31. Dezember 2025]
+• Erschließlung Waldäcker III [fertiggestellt 31. Dezember 2024]
 • Rahmenplan Freiraum [fertiggestellt 30. Juni 2023]
 • Freiräumen der Flächen der Kleingartenanlage Frommannkaserne und Bodensanierung [fertiggestellt 28. April 2021]</t>
   </si>
   <si>
     <t>BV4</t>
   </si>
   <si>
     <t>Ökokonto</t>
   </si>
   <si>
     <t>Abgeschlossen</t>
   </si>
   <si>
     <t>Fortlaufend</t>
   </si>
   <si>
     <t>BV5</t>
   </si>
   <si>
     <t>Freiflächenentwicklungskonzept (FEK), besiedelter Bereich</t>
   </si>
   <si>
     <t>BV6</t>
   </si>
   <si>
     <t>Grünleitplan (GLP) Außenbereich</t>
   </si>
   <si>
     <t>BV7</t>
   </si>
   <si>
     <t>Erhaltung terrassierter Weinbergsteillagen</t>
   </si>
   <si>
-    <t>• Handlungsstrategie und Fördermöglichkeiten [im Gange, Frist: 31. März 2026]
-• WengertWäg [im Gange, Frist: 31. Dezember 2025]
+    <t>• WengertWäg [im Gange, Frist: 31. Dezember 2028]
+• Handlungsstrategie und Fördermöglichkeiten [im Gange, Frist: 30. September 2026]
 • Heldenschmiede [fertiggestellt 12. Oktober 2022]
 • Stadtwein "NeckarHeld" [fertiggestellt 31. Dezember 2020]</t>
   </si>
   <si>
     <t>BV8</t>
   </si>
   <si>
     <t>Agrarumweltprogramm</t>
   </si>
   <si>
     <t>BV9</t>
   </si>
   <si>
     <t>Natur- und Umweltschutzprogramm</t>
   </si>
   <si>
     <t>BV10</t>
   </si>
   <si>
     <t>Riedgraben - Freiraumentwicklung und barrierefreie Erschließung Friedhof</t>
   </si>
   <si>
     <t>BV11</t>
   </si>
   <si>
     <t>Baumschutzsatzung und Förderprogramm</t>
   </si>
   <si>
     <t>BV12</t>
   </si>
   <si>
     <t>Bürgerprojekte - Pflegeaktionen</t>
   </si>
   <si>
-    <t>• Pflege ND Froschlache [im Gange, Frist: 31. Dezember 2025]
-[...3 lines deleted...]
-• Pflege Zugwiesen [im Gange, Frist: 31. Dezember 2025]</t>
+    <t>• Pflege ND Froschlache [im Gange, Frist: 31. Dezember 2026]
+• Pflege ND Rossberg [im Gange, Frist: 31. Dezember 2026]
+• Pflege Weinberg Oberer Berg [im Gange, Frist: 31. Dezember 2026]
+• Pflege Zugwiesen [im Gange, Frist: 31. Dezember 2026]
+• Pflege ND Gschnait [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>BV13</t>
   </si>
   <si>
     <t>Blumenschmuckwettbewerb / Stadtbildverschönerung</t>
   </si>
   <si>
     <t>BV14</t>
   </si>
   <si>
     <t>Grüne Nachbarschaft</t>
   </si>
   <si>
     <t>BV15</t>
   </si>
   <si>
     <t>NaturInfoZentrum "Casa Mellifera"</t>
   </si>
   <si>
     <t>BV16</t>
   </si>
   <si>
     <t>Patenschaften</t>
   </si>
   <si>
     <t>BV17</t>
   </si>
   <si>
     <t>Themenweg Grünzug Ludwigsburger Neckar</t>
   </si>
   <si>
     <t>BV18</t>
   </si>
   <si>
     <t>Exkursionen/ Führungen</t>
   </si>
   <si>
-    <t>• VHS [im Gange, Frist: 31. Dezember 2025]
-[...1 lines deleted...]
-• Zugwiesenguides [im Gange, Frist: 31. Dezember 2025]</t>
+    <t>• VHS [im Gange, Frist: 31. Dezember 2026]
+• Tourismus und Events Ludwigsburg [im Gange, Frist: 31. Dezember 2026]
+• Zugwiesenguides [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>BV19</t>
   </si>
   <si>
     <t>Straßenbaumkonzept</t>
   </si>
   <si>
     <t>KG1</t>
   </si>
   <si>
     <t>Uferwiesen II</t>
   </si>
   <si>
     <t>• Bauphase Grünflächen [fertiggestellt 30. April 2021]
 • Vergabebeschluss [fertiggestellt 16. Februar 2018]
 • Entwurfs- und Baubeschluss [fertiggestellt 8. Juni 2015]</t>
   </si>
   <si>
     <t>KG2</t>
   </si>
   <si>
     <t>Verbesserung der Aufenthaltsqualität</t>
   </si>
   <si>
@@ -670,85 +670,85 @@
       </c>
       <c r="E1" s="4" t="s">
         <v>68</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="50" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3">
-        <v>45729.56802481481</v>
+        <v>46094.34375373842</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="50" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3">
-        <v>45740.58507412037</v>
+        <v>46092.52484862268</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="3">
-        <v>45924.27866164352</v>
+        <v>46104.53685472222</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="50" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="3">
         <v>45916.38664144676</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="50" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>15</v>
@@ -775,51 +775,51 @@
       </c>
       <c r="D7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="3">
         <v>45916.38741770833</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="50" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="3">
-        <v>45924.28333428241</v>
+        <v>46104.43837849537</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="50" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="3">
         <v>45916.38755909722</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="50" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>24</v>
@@ -860,51 +860,51 @@
       </c>
       <c r="D12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="3">
         <v>45727.38959591435</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="50" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="3">
-        <v>45916.39821954861</v>
+        <v>46086.48271052083</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="50" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="3">
         <v>45916.3887434838</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="50" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>35</v>
@@ -962,51 +962,51 @@
       </c>
       <c r="C18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="3">
         <v>45916.389769375</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="50" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="3">
-        <v>45916.39212362269</v>
+        <v>46086.48379578704</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="50" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="3">
         <v>45916.3927062963</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="50" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>48</v>