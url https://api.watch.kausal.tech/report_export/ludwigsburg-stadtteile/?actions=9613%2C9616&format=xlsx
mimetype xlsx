--- v0 (2025-10-15)
+++ v1 (2026-04-25)
@@ -479,51 +479,51 @@
       </c>
       <c r="E1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="50" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3">
-        <v>45722.424084375</v>
+        <v>46090.35562347222</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="50" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3">
         <v>45590.37270074074</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:G3">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>NOT(MOD(ROW(),2)=0)</formula>
     </cfRule>
   </conditionalFormatting>