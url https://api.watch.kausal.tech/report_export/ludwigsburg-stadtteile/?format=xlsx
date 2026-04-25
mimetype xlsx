--- v1 (2026-01-14)
+++ v2 (2026-04-25)
@@ -120,125 +120,126 @@
 • Gremien &amp; Öffentlichkeitsarbeit [im Gange, Frist: 31. März 2026]
 • Erstellung integriertes Konzept [nicht begonnen, Frist: 31. März 2026]
 • Abschlussbeteiligung [fertiggestellt 22. September 2025]
 • Bestandsanalyse [fertiggestellt 9. Februar 2025]
 • Auftaktveranstaltung [fertiggestellt 29. November 2024]</t>
   </si>
   <si>
     <t>ISE10</t>
   </si>
   <si>
     <t>STEP-Konzept Innenstadt</t>
   </si>
   <si>
     <t>ISE11</t>
   </si>
   <si>
     <t>STEP-Konzept Südstadt</t>
   </si>
   <si>
     <t>ISE12</t>
   </si>
   <si>
     <t>Stadtteilbeauftragte</t>
   </si>
   <si>
-    <t>• Stadtteilbeauftragte/r Neckarweihingen [nicht begonnen, Frist: 31. Dezember 2025]
-• Stadtteilbeauftragte/r Poppenweiler [nicht begonnen, Frist: 31. Dezember 2025]
+    <t>• Stadtteilbeauftragte/r Neckarweihingen [nicht begonnen, Frist: 31. Dezember 2026]
+• Stadtteilbeauftragte/r Poppenweiler [fertiggestellt 31. Dezember 2025]
 • Stadtteilbeauftragte/r Weststadt [fertiggestellt 1. Oktober 2025]
-• Stadtteilbeauftragte/r Innenstadt [fertiggestellt 1. Oktober 2022]
-[...1 lines deleted...]
-• Stadtteilbeauftragte/r Oststadt [fertiggestellt 1. August 2024]
 • Stadtteilbeauftragte/r Oßweil [fertiggestellt 30. August 2019]
 • Stadtteilbeauftragte/r Pflugfelden [fertiggestellt 25. April 2018]
 • Stadtteilbeauftragte/r Hoheneck [fertiggestellt 1. Juni 2024]
 • Stadtteilbeauftragte/r Südstadt [fertiggestellt 1. August 2023]
-• Stadtteilbeauftragte/r Grünbühl-Sonnenberg [fertiggestellt 1. Oktober 2019]</t>
+• Stadtteilbeauftragte/r Oststadt [fertiggestellt 1. August 2024]
+• Stadtteilbeauftragte/r Grünbühl-Sonnenberg [fertiggestellt 1. Oktober 2019]
+• Stadtteilbeauftragte/r Innenstadt [fertiggestellt 1. Oktober 2022]
+• Stadtteilbeauftragte/r Eglosheim [fertiggestellt 25. April 2018]</t>
   </si>
   <si>
     <t>PSE12</t>
   </si>
   <si>
     <t>Netzwerke</t>
   </si>
   <si>
     <t>• Weststadt [im Gange, Frist: 31. Dezember 2026]
 • Eglosheim [im Gange, Frist: 31. Dezember 2026]
 • Pflugfelden [im Gange, Frist: 31. Dezember 2026]
 • Poppenweiler [im Gange, Frist: 31. Dezember 2026]
 • Südstadt [im Gange, Frist: 31. Dezember 2026]
 • Günbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2026]
 • Innenstadt [im Gange, Frist: 31. Dezember 2026]
 • Oststadt [im Gange, Frist: 31. Dezember 2026]
 • Neckarweihingen [im Gange, Frist: 31. Dezember 2026]
 • Oßweil [im Gange, Frist: 31. Dezember 2026]
 • Hoheneck [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>PSE13</t>
   </si>
   <si>
     <t>Stadtteilbudget</t>
   </si>
   <si>
     <t>• Stadtteilbudget Weststadt [im Gange, Frist: 31. Dezember 2026]
 • Stadtteibudget Hoheneck [im Gange, Frist: 31. Dezember 2026]
 • Stadtteilbudget Oststadt [im Gange, Frist: 31. Dezember 2026]
 • Stadtteilbudget Innenstadt [im Gange, Frist: 31. Dezember 2026]
 • Stadtteilbudget Pflugfelden [im Gange, Frist: 31. Dezember 2026]
 • Stadtteilbudget Eglosheim [im Gange, Frist: 31. Dezember 2026]
 • Stadtteilbudget Poppenweiler [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>PSE14</t>
   </si>
   <si>
     <t>Nichtinvestive Städtebauförderung (NIS)</t>
   </si>
   <si>
-    <t>• NIS Neckarweihingen [im Gange, Frist: 30. April 2028]
-• NIS Oßweil [im Gange, Frist: 30. April 2026]
+    <t>• NIS Grünbühl-Sonnenberg II [im Gange, Frist: 30. April 2030]
+• NIS Neckarweihingen [im Gange, Frist: 30. April 2028]
+• NIS Oßweil [im Gange, Frist: 30. April 2027]
 • NIS Grünbühl-Sonnenberg [fertiggestellt 30. April 2025]
 • NIS Poppenweiler [fertiggestellt 31. März 2025]</t>
   </si>
   <si>
     <t>PSE15</t>
   </si>
   <si>
     <t>Stadtteilausschüsse</t>
   </si>
   <si>
-    <t>• Stadtteilausschuss Oßweil [im Gange, Frist: 31. Dezember 2025]
-[...8 lines deleted...]
-• Stadtteilausschuss Weststadt [im Gange, Frist: 31. Dezember 2025]</t>
+    <t>• Stadtteilausschuss Poppenweiler [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Innenstadt &amp; Südstadt [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Pflugfelden [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Neckarweihingen [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Weststadt [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Oßweil [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Hoheneck [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Eglosheim [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Oststadt [im Gange, Frist: 31. Dezember 2026]
+• Stadtteilausschuss Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>PSE16</t>
   </si>
   <si>
     <t>Öffentlichkeitsarbeit im Stadtteil</t>
   </si>
   <si>
     <t>• Aktiv vor Ort (Grünbühl-Sonnenberg) [im Gange, Frist: 31. Dezember 2026]
 • Newsletter: STEP informiert [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>ISt1</t>
   </si>
   <si>
     <t>Erhaltungssatzungen Stadtteile</t>
   </si>
   <si>
     <t>• Erhaltungssatzung Neckarweihingen [fertiggestellt 29. März 2023]
 • Erhaltungssatzung Südstadt [fertiggestellt 7. Dezember 2022]
 • Erhaltungssatzung Oßweil [fertiggestellt 7. Dezember 2022]
 • Erhaltungssatzung Eglosheim [fertiggestellt 29. Januar 2020]
 • Erhaltungssatzung Hoheneck [fertiggestellt 29. Januar 2020]
 • Erhaltungssatzung Poppenweiler [fertiggestellt 27. Februar 2019]
 • Erhaltungssatzung Pflugfelden [fertiggestellt 25. Juli 2018]</t>
@@ -309,133 +310,133 @@
   </si>
   <si>
     <t>ISt14</t>
   </si>
   <si>
     <t>Pop-Up Innenstadt</t>
   </si>
   <si>
     <t>• Bürgerschaftliche Pop-Up Maßnahmen [fertiggestellt 31. Dezember 2023]
 • Städtische Pop-Up Maßnahmen [fertiggestellt 31. Dezember 2023]
 • Bürgerbeteiligung [fertiggestellt 30. September 2023]</t>
   </si>
   <si>
     <t>ISt15</t>
   </si>
   <si>
     <t>Pflegeheim Oßweil (SKS-Areal)</t>
   </si>
   <si>
     <t>ISt16</t>
   </si>
   <si>
     <t>Bespielung Franck-Areal</t>
   </si>
   <si>
-    <t>• Umsetzung Bespielungskonzept 2025 [im Gange, Frist: 31. Dezember 2025]
-• Konzeption Bespielung 2025 [fertiggestellt 31. Mai 2025]
+    <t>• Bespielung 2026 [im Gange, Frist: 31. Dezember 2026]
+• Bespielung 2025 [fertiggestellt 31. Dezember 2025]
 • Bespielung 2024 [fertiggestellt 31. Dezember 2024]</t>
   </si>
   <si>
     <t>ISt17</t>
   </si>
   <si>
     <t>Bespielungskonzept Arsenalplatz</t>
   </si>
   <si>
-    <t>• Umsetzung Bespielungskonzept [im Gange, Frist: 31. Dezember 2025]
+    <t>• Bespielung 2026 [im Gange, Frist: 31. Dezember 2026]
+• Bespielung 2025 [fertiggestellt 31. Dezember 2025]
 • Konzeption Bespielungskonzept [fertiggestellt 30. Juni 2025]</t>
   </si>
   <si>
     <t>IF1</t>
   </si>
   <si>
     <t>Gemeinwesenbeauftragte</t>
   </si>
   <si>
-    <t>• Gemeinwesenbeauftragte/r Innenstadt [nicht begonnen, Frist: 31. Dezember 2026]
-[...3 lines deleted...]
-• Gemeinwesenbeauftragte/r Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2025]</t>
+    <t>• Gemeinwesenbeauftragte/r Oststadt [im Gange, Frist: 31. Dezember 2026]
+• Gemeinwesenbeauftragte/r Innenstadt [im Gange, Frist: 31. Dezember 2026]
+• Gemeinwesenbeauftragte/r Eglosheim [im Gange, Frist: 31. Dezember 2026]
+• Gemeinwesenbeauftragte/r Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>IF3</t>
   </si>
   <si>
     <t>Fördermittelaquise</t>
   </si>
   <si>
     <t>IF4</t>
   </si>
   <si>
     <t>Netzwerkarbeit</t>
   </si>
   <si>
-    <t>• Eglosheim [im Gange, Frist: 31. Dezember 2025]
-[...4 lines deleted...]
-• Oßweil [im Gange, Frist: 31. Dezember 2025]</t>
+    <t>• Eglosheim [im Gange, Frist: 31. Dezember 2026]
+• Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2026]
+• Neckarweihingen [im Gange, Frist: 31. Dezember 2026]
+• Oststadt [im Gange, Frist: 31. Dezember 2026]
+• Weststadt [im Gange, Frist: 31. Dezember 2026]
+• Oßweil [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>IF5</t>
   </si>
   <si>
     <t>Unterstützung der Öffentlichkeitsarbeit</t>
   </si>
   <si>
     <t>IF6</t>
   </si>
   <si>
     <t>Plattform für Akteure im Stadtteil bieten</t>
   </si>
   <si>
     <t>• Markt der Eglosheimer Möglichkeiten (2013-2023) [fertiggestellt 31. Dezember 2023]
 • Broschüre Stadtteilportrait Eglosheim [fertiggestellt 31. Dezember 2020]</t>
   </si>
   <si>
     <t>IF7</t>
   </si>
   <si>
     <t>Bedarfsorientierte Unterstützung von Aktionen</t>
   </si>
   <si>
-    <t>• Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2025]
-• Eglosheim [im Gange, Frist: 31. Dezember 2025]
+    <t>• Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2026]
+• Eglosheim [im Gange, Frist: 31. Dezember 2026]
 • Neckarweihingen [fertiggestellt 31. Dezember 2024]</t>
   </si>
   <si>
     <t>IF8</t>
   </si>
   <si>
     <t>Bereitstellung von verfügbarem Equipment und Räumlichkeiten</t>
   </si>
   <si>
-    <t>• Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2025]
-• Eglosheim [im Gange, Frist: 31. Dezember 2025]</t>
+    <t>• Grünbühl-Sonnenberg [im Gange, Frist: 31. Dezember 2026]
+• Eglosheim [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>IF10</t>
   </si>
   <si>
     <t>Multiplikatoren-Arbeit</t>
   </si>
   <si>
     <t>IF11</t>
   </si>
   <si>
     <t>Stadteilspaziergänge</t>
   </si>
   <si>
     <t>Kennung</t>
   </si>
   <si>
     <t>Maßnahme</t>
   </si>
   <si>
     <t>Umsetzungsphase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
@@ -978,99 +979,99 @@
       </c>
       <c r="C9" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="3">
         <v>45722.4192449537</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="50" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="3">
-        <v>45937.65264497685</v>
+        <v>46090.35164731481</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="50" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="3">
         <v>45937.65313570602</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="50" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="3">
         <v>45937.65333518518</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="50" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="3">
-        <v>45937.65567386574</v>
+        <v>46085.66833256945</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="50" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="3">
         <v>45938.23068055556</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="50" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>38</v>
@@ -1086,162 +1087,162 @@
       </c>
       <c r="F15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="3">
         <v>45937.65783737269</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="50" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="3">
-        <v>45938.22537543981</v>
+        <v>46085.69665753473</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="50" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G17" s="3">
-        <v>45722.42016259259</v>
+        <v>46085.68051430555</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="50" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G18" s="3">
         <v>45937.66052011574</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="50" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G19" s="3">
         <v>45540.47809703703</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="50" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="E20" s="2">
-        <v>48699</v>
+        <v>45952</v>
       </c>
       <c r="G20" s="3">
-        <v>45722.42089072917</v>
+        <v>46085.66483199074</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="50" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="E21" s="2">
-        <v>45777</v>
+        <v>45952</v>
       </c>
       <c r="G21" s="3">
-        <v>45722.42104648148</v>
+        <v>46085.66381984953</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="50" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="E22" s="2">
-        <v>45777</v>
+        <v>45952</v>
       </c>
       <c r="G22" s="3">
-        <v>45722.42141513889</v>
+        <v>46090.35358655093</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="50" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="2">
         <v>46507</v>
       </c>
       <c r="G23" s="3">
         <v>45590.42974478009</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="50" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>62</v>
@@ -1313,51 +1314,51 @@
       </c>
       <c r="B28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="3">
         <v>45569.4241596412</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="50" customHeight="1">
       <c r="A29" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G29" s="3">
-        <v>45722.424084375</v>
+        <v>46090.35562347222</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="50" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="2">
         <v>45291</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G30" s="3">
         <v>45546.23799309028</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="50" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>77</v>
@@ -1367,125 +1368,125 @@
       </c>
       <c r="C31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="3">
         <v>45590.37270074074</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="50" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>81</v>
       </c>
       <c r="G32" s="3">
-        <v>45944.56488689815</v>
+        <v>46090.34801478009</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="50" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G33" s="3">
-        <v>45944.56541578704</v>
+        <v>46090.34920612269</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="50" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G34" s="3">
-        <v>45968.4733453588</v>
+        <v>46085.67814686343</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="50" customHeight="1">
       <c r="A35" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="3">
         <v>45722.42264848379</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="50" customHeight="1">
       <c r="A36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="3">
-        <v>45722.42285952546</v>
+        <v>46085.6754869213</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="50" customHeight="1">
       <c r="A37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="3">
         <v>45722.30843452546</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="50" customHeight="1">
       <c r="A38" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>96</v>
@@ -1498,71 +1499,71 @@
       </c>
       <c r="F38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G38" s="3">
         <v>45945.23748902778</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="50" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G39" s="3">
-        <v>45722.42310324074</v>
+        <v>46090.35019800926</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="50" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G40" s="3">
-        <v>45722.42328439815</v>
+        <v>46085.67589525463</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="50" customHeight="1">
       <c r="A41" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="3">
         <v>45590.37861493055</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="50" customHeight="1">
       <c r="A42" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>107</v>